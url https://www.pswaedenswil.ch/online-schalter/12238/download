--- v0 (2025-10-18)
+++ v1 (2026-08-23)
@@ -6,274 +6,283 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00854E4F" w:rsidRDefault="00854E4F" w:rsidP="00D47884">
-[...15 lines deleted...]
-    <w:p w:rsidR="001471A9" w:rsidRDefault="009510A3" w:rsidP="00D47884">
+    <w:p w14:paraId="0EE6BA72" w14:textId="266BA616" w:rsidR="00AE2EC9" w:rsidRDefault="009510A3" w:rsidP="00D47884">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Anmeldung</w:t>
       </w:r>
+      <w:r w:rsidR="00810D88">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B74E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">für die </w:t>
+      </w:r>
+      <w:r w:rsidR="00E64CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>schulergänz</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC71CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>ende</w:t>
+      </w:r>
+      <w:r w:rsidR="00E64CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Betreuung:</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00D47884" w:rsidRDefault="00B23537" w:rsidP="00D47884">
+    <w:p w14:paraId="7661C880" w14:textId="30E2D1BC" w:rsidR="00D47884" w:rsidRDefault="00B23537" w:rsidP="00E64CFF">
       <w:pPr>
+        <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00905DC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidR="00854E4F" w:rsidRPr="00905DC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>etreuungsvereinbarung</w:t>
       </w:r>
-      <w:r w:rsidR="00BE51CC">
+      <w:r w:rsidR="00AE2EC9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00085B67">
+      <w:r w:rsidR="00F93E93">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>1</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> KG bis 6. Klasse</w:t>
+        <w:t>1. KG bis 6. Klasse</w:t>
       </w:r>
       <w:r w:rsidR="00854E4F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D47884">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>für das Schuljahr 202</w:t>
+        <w:t xml:space="preserve">für das Schuljahr </w:t>
       </w:r>
-      <w:r w:rsidR="00A41C51">
+      <w:r w:rsidR="00D47884" w:rsidRPr="00AE2EC9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00D47884">
+      <w:r w:rsidR="00D9709F" w:rsidRPr="00AE2EC9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00D47884" w:rsidRPr="00AE2EC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/2</w:t>
       </w:r>
-      <w:r w:rsidR="00A41C51">
+      <w:r w:rsidR="00D9709F" w:rsidRPr="00AE2EC9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10273" w:type="dxa"/>
+        <w:tblW w:w="10208" w:type="dxa"/>
         <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2052"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="1910"/>
+        <w:gridCol w:w="3194"/>
+        <w:gridCol w:w="1484"/>
+        <w:gridCol w:w="3620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00740FB1" w:rsidTr="00AC7234">
+      <w:tr w:rsidR="00740FB1" w14:paraId="430CFB53" w14:textId="77777777" w:rsidTr="0048541D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10273" w:type="dxa"/>
+            <w:tcW w:w="10208" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00740FB1" w:rsidRPr="00740FB1" w:rsidRDefault="00740FB1" w:rsidP="00266813">
+          <w:p w14:paraId="19007ECB" w14:textId="2CB7455E" w:rsidR="00740FB1" w:rsidRPr="00740FB1" w:rsidRDefault="00BC71CF" w:rsidP="00266813">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00740FB1">
-[...7 lines deleted...]
-              <w:t>Kind</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Schüler/-in</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0048541D" w:rsidTr="00AC7234">
+      <w:tr w:rsidR="0048541D" w14:paraId="1C37202D" w14:textId="77777777" w:rsidTr="00F24E85">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2052" w:type="dxa"/>
+            <w:tcW w:w="1910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0048541D" w:rsidRDefault="0048541D" w:rsidP="00E0704A">
+          <w:p w14:paraId="6412873A" w14:textId="77777777" w:rsidR="0048541D" w:rsidRDefault="0048541D" w:rsidP="00E0704A">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcW w:w="3194" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0048541D" w:rsidRDefault="0048541D" w:rsidP="00E0704A">
+          <w:p w14:paraId="35DAA160" w14:textId="586E5328" w:rsidR="0048541D" w:rsidRDefault="00F93E93" w:rsidP="00E0704A">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -282,152 +291,150 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...50 lines deleted...]
-            <w:bookmarkEnd w:id="0"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1484" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0048541D" w:rsidRDefault="0048541D" w:rsidP="00E0704A">
+          <w:p w14:paraId="1F6DA988" w14:textId="77777777" w:rsidR="0048541D" w:rsidRDefault="0048541D" w:rsidP="00E0704A">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Vorname:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0048541D" w:rsidRDefault="0048541D" w:rsidP="00E0704A">
+          <w:p w14:paraId="4D0D8F16" w14:textId="495DAB04" w:rsidR="0048541D" w:rsidRDefault="00F93E93" w:rsidP="00E0704A">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -498,470 +505,458 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00946E11" w:rsidTr="00F50A0F">
-[...339 lines deleted...]
-      <w:tr w:rsidR="0048541D" w:rsidTr="00AC7234">
+      <w:tr w:rsidR="00F24E85" w14:paraId="256CD3A2" w14:textId="77777777" w:rsidTr="00F24E85">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2052" w:type="dxa"/>
+            <w:tcW w:w="1910" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09DA2861" w14:textId="77777777" w:rsidR="00F24E85" w:rsidRDefault="004D2BEF" w:rsidP="004D2BEF">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Strasse:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8298" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="114BD666" w14:textId="1B79025F" w:rsidR="00F24E85" w:rsidRDefault="00F93E93" w:rsidP="007455C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004D2BEF" w14:paraId="71FC142E" w14:textId="77777777" w:rsidTr="00F24E85">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1910" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AFFB9C1" w14:textId="77777777" w:rsidR="004D2BEF" w:rsidRDefault="004D2BEF" w:rsidP="007455C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>PLZ, Ort:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8298" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F85FB08" w14:textId="0C5CAC04" w:rsidR="004D2BEF" w:rsidRDefault="00F93E93" w:rsidP="007455C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0048541D" w14:paraId="5C869486" w14:textId="77777777" w:rsidTr="00F24E85">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0048541D" w:rsidRDefault="0048541D" w:rsidP="00E0704A">
+          <w:p w14:paraId="6E9F2457" w14:textId="77777777" w:rsidR="0048541D" w:rsidRDefault="0048541D" w:rsidP="00E0704A">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Geburtsdatum:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcW w:w="3194" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0048541D" w:rsidRDefault="0048541D" w:rsidP="00E0704A">
+          <w:p w14:paraId="6A4212B7" w14:textId="5A3FBD17" w:rsidR="0048541D" w:rsidRDefault="00F93E93" w:rsidP="00E0704A">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val=""/>
+                  <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput>
-[...3 lines deleted...]
-                  </w:textInput>
+                  <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
@@ -1010,302 +1005,288 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1484" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0048541D" w:rsidRDefault="0048541D" w:rsidP="00E0704A">
+          <w:p w14:paraId="03D4F317" w14:textId="70F35B46" w:rsidR="0048541D" w:rsidRDefault="00BC71CF" w:rsidP="00E0704A">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...39 lines deleted...]
-                <w:lang w:eastAsia="de-DE"/>
+            <w:r w:rsidRPr="004C1CEE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="de-DE"/>
+            <w:bookmarkStart w:id="0" w:name="Kontrollkästchen1"/>
+            <w:r w:rsidRPr="004C1CEE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00792EC3">
-[...12 lines deleted...]
-                <w:lang w:eastAsia="de-DE"/>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="de-DE"/>
+            <w:r w:rsidRPr="004C1CEE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...22 lines deleted...]
-                <w:lang w:eastAsia="de-DE"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Mädchen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B7E6F75" w14:textId="6061208C" w:rsidR="0048541D" w:rsidRDefault="00BC71CF" w:rsidP="00E0704A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="2339"/>
+              </w:tabs>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C1CEE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Kontrollkästchen1"/>
+                  <w:name w:val="Kontrollkästchen2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="de-DE"/>
+            <w:bookmarkStart w:id="1" w:name="Kontrollkästchen2"/>
+            <w:r w:rsidRPr="004C1CEE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00792EC3">
-[...12 lines deleted...]
-                <w:lang w:eastAsia="de-DE"/>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="de-DE"/>
+            <w:r w:rsidRPr="004C1CEE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> weiblich</w:t>
+            <w:bookmarkEnd w:id="1"/>
+            <w:r w:rsidRPr="004C1CEE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Knabe</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E13495" w:rsidTr="00CB7D71">
+      <w:tr w:rsidR="0048541D" w14:paraId="55724D82" w14:textId="77777777" w:rsidTr="00F24E85">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2052" w:type="dxa"/>
+            <w:tcW w:w="1910" w:type="dxa"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E13495" w:rsidRDefault="00E13495" w:rsidP="00E0704A">
+          <w:p w14:paraId="31FCBB49" w14:textId="77777777" w:rsidR="0048541D" w:rsidRDefault="00F24E85" w:rsidP="00E0704A">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Umgangssprache:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8221" w:type="dxa"/>
+            <w:tcW w:w="8298" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E13495" w:rsidRDefault="00E13495" w:rsidP="00E0704A">
+          <w:p w14:paraId="47A9BADB" w14:textId="5A45F891" w:rsidR="0048541D" w:rsidRDefault="00F93E93" w:rsidP="00E0704A">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:snapToGrid w:val="0"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="de-DE"/>
+                <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
@@ -1369,882 +1350,797 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006D0626" w:rsidRPr="0048541D" w:rsidRDefault="0048541D" w:rsidP="00E75265">
-[...75 lines deleted...]
-    <w:p w:rsidR="0048541D" w:rsidRDefault="0048541D" w:rsidP="003811B9">
+    <w:p w14:paraId="2E17FE74" w14:textId="77777777" w:rsidR="0048541D" w:rsidRDefault="0048541D" w:rsidP="003811B9">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:rPr>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10273" w:type="dxa"/>
+        <w:tblW w:w="10208" w:type="dxa"/>
         <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2052"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="1910"/>
+        <w:gridCol w:w="3194"/>
+        <w:gridCol w:w="1484"/>
+        <w:gridCol w:w="3620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DD7FF9" w:rsidTr="00AC7234">
+      <w:tr w:rsidR="00F93E93" w14:paraId="69715118" w14:textId="77777777" w:rsidTr="00BA15CC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5170" w:type="dxa"/>
+            <w:tcW w:w="5104" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DD7FF9" w:rsidRPr="00221BC1" w:rsidRDefault="00DD7FF9" w:rsidP="00266813">
+          <w:p w14:paraId="4A6386BB" w14:textId="77777777" w:rsidR="00F93E93" w:rsidRPr="00221BC1" w:rsidRDefault="00F93E93" w:rsidP="00BA15CC">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221BC1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Vater</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcW w:w="5104" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DD7FF9" w:rsidRPr="00221BC1" w:rsidRDefault="00DD7FF9" w:rsidP="00266813">
+          <w:p w14:paraId="6734A380" w14:textId="77777777" w:rsidR="00F93E93" w:rsidRPr="00221BC1" w:rsidRDefault="00F93E93" w:rsidP="00BA15CC">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221BC1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Mutter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7FF9" w:rsidTr="00AC7234">
+      <w:tr w:rsidR="00F93E93" w14:paraId="50856D60" w14:textId="77777777" w:rsidTr="00BA15CC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2052" w:type="dxa"/>
+            <w:tcW w:w="1910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DD7FF9" w:rsidRDefault="00DD7FF9" w:rsidP="00266813">
+          <w:p w14:paraId="3B40FFA1" w14:textId="77777777" w:rsidR="00F93E93" w:rsidRDefault="00F93E93" w:rsidP="00BA15CC">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcW w:w="3194" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DD7FF9" w:rsidRDefault="00DD7FF9" w:rsidP="00266813">
+          <w:p w14:paraId="479B8B45" w14:textId="77777777" w:rsidR="00F93E93" w:rsidRDefault="00F93E93" w:rsidP="00BA15CC">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00133D1E">
-[...39 lines deleted...]
-            <w:r w:rsidR="00133D1E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1484" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DD7FF9" w:rsidRDefault="00DD7FF9" w:rsidP="00266813">
+          <w:p w14:paraId="353AB05B" w14:textId="77777777" w:rsidR="00F93E93" w:rsidRDefault="00F93E93" w:rsidP="00BA15CC">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DD7FF9" w:rsidRDefault="00DD7FF9" w:rsidP="00266813">
+          <w:p w14:paraId="278C682E" w14:textId="77777777" w:rsidR="00F93E93" w:rsidRDefault="00F93E93" w:rsidP="00BA15CC">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00133D1E">
-[...39 lines deleted...]
-            <w:r w:rsidR="00133D1E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7FF9" w:rsidTr="00AC7234">
+      <w:tr w:rsidR="00F93E93" w14:paraId="326740FA" w14:textId="77777777" w:rsidTr="00BA15CC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2052" w:type="dxa"/>
+            <w:tcW w:w="1910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DD7FF9" w:rsidRDefault="00DD7FF9" w:rsidP="00266813">
+          <w:p w14:paraId="29C1CC5A" w14:textId="77777777" w:rsidR="00F93E93" w:rsidRDefault="00F93E93" w:rsidP="00BA15CC">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Vorname:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcW w:w="3194" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DD7FF9" w:rsidRDefault="00DD7FF9" w:rsidP="00266813">
+          <w:p w14:paraId="0AC94F52" w14:textId="77777777" w:rsidR="00F93E93" w:rsidRDefault="00F93E93" w:rsidP="00BA15CC">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00133D1E">
-[...39 lines deleted...]
-            <w:r w:rsidR="00133D1E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1484" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DD7FF9" w:rsidRDefault="00DD7FF9" w:rsidP="00266813">
+          <w:p w14:paraId="67F4C039" w14:textId="77777777" w:rsidR="00F93E93" w:rsidRDefault="00F93E93" w:rsidP="00BA15CC">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Vorname:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DD7FF9" w:rsidRDefault="00DD7FF9" w:rsidP="00266813">
+          <w:p w14:paraId="337F36D4" w14:textId="77777777" w:rsidR="00F93E93" w:rsidRDefault="00F93E93" w:rsidP="00BA15CC">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00133D1E">
-[...39 lines deleted...]
-            <w:r w:rsidR="00133D1E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B7B68" w:rsidTr="00AC7234">
+      <w:tr w:rsidR="00F93E93" w14:paraId="5D728DFD" w14:textId="77777777" w:rsidTr="00BA15CC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2052" w:type="dxa"/>
+            <w:tcW w:w="1910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000B7B68" w:rsidRDefault="00A208BA" w:rsidP="00A208BA">
+          <w:p w14:paraId="3E34881E" w14:textId="77777777" w:rsidR="00F93E93" w:rsidRDefault="00F93E93" w:rsidP="00BA15CC">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>Mobil-Telefon</w:t>
-[...8 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Mobil-Telefon:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcW w:w="3194" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000B7B68" w:rsidRDefault="000B7B68" w:rsidP="00266813">
+          <w:p w14:paraId="0056C3D0" w14:textId="77777777" w:rsidR="00F93E93" w:rsidRDefault="00F93E93" w:rsidP="00BA15CC">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -2316,100 +2212,91 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1484" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000B7B68" w:rsidRDefault="00A208BA" w:rsidP="00266813">
+          <w:p w14:paraId="1BA2BF08" w14:textId="77777777" w:rsidR="00F93E93" w:rsidRDefault="00F93E93" w:rsidP="00BA15CC">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t>Mobil-Telefon</w:t>
-[...8 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Mobil-Telefon:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000B7B68" w:rsidRDefault="000B7B68" w:rsidP="00266813">
+          <w:p w14:paraId="4D875FC9" w14:textId="77777777" w:rsidR="00F93E93" w:rsidRDefault="00F93E93" w:rsidP="00BA15CC">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -2480,576 +2367,576 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A3692" w:rsidTr="00946E11">
+      <w:tr w:rsidR="002A3692" w:rsidRPr="00697B8B" w14:paraId="2660A3BC" w14:textId="77777777" w:rsidTr="00CE6AC2">
         <w:trPr>
-          <w:trHeight w:val="637"/>
+          <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2052" w:type="dxa"/>
+            <w:tcW w:w="1910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002A3692" w:rsidRDefault="00477EB8" w:rsidP="00266813">
+          <w:p w14:paraId="74352EC9" w14:textId="77777777" w:rsidR="002A3692" w:rsidRDefault="00477EB8" w:rsidP="00266813">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>E-Mail:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcW w:w="3194" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002A3692" w:rsidRDefault="002A3692" w:rsidP="00266813">
+          <w:p w14:paraId="3750CDE1" w14:textId="57B4D493" w:rsidR="002A3692" w:rsidRPr="00D7375A" w:rsidRDefault="00F93E93" w:rsidP="0044137C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:ind w:left="57" w:right="57"/>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="de-DE"/>
+              <w:ind w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00133D1E">
-[...39 lines deleted...]
-            <w:r w:rsidR="00133D1E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1484" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002A3692" w:rsidRDefault="00477EB8" w:rsidP="00266813">
+          <w:p w14:paraId="31F70A21" w14:textId="77777777" w:rsidR="002A3692" w:rsidRDefault="00477EB8" w:rsidP="00266813">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>E-Mail:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002A3692" w:rsidRDefault="002A3692" w:rsidP="00266813">
+          <w:p w14:paraId="6D4C6236" w14:textId="4F4BDE59" w:rsidR="002A3692" w:rsidRPr="00D7375A" w:rsidRDefault="00F93E93" w:rsidP="0044137C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:ind w:left="57" w:right="57"/>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="de-DE"/>
+              <w:ind w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00133D1E">
-[...39 lines deleted...]
-            <w:r w:rsidR="00133D1E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE51CC" w:rsidRPr="009D3BB7" w:rsidTr="00AC7234">
+      <w:tr w:rsidR="00BE51CC" w:rsidRPr="009D3BB7" w14:paraId="71BA8160" w14:textId="77777777" w:rsidTr="00F24E85">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2052" w:type="dxa"/>
+            <w:tcW w:w="1910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BE51CC" w:rsidRPr="009D3BB7" w:rsidRDefault="00BE51CC" w:rsidP="00266813">
+          <w:p w14:paraId="64762F59" w14:textId="77777777" w:rsidR="00BE51CC" w:rsidRPr="009D3BB7" w:rsidRDefault="00BE51CC" w:rsidP="00266813">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3BB7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Zivilstand</w:t>
             </w:r>
             <w:r w:rsidR="0012123E" w:rsidRPr="009D3BB7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcW w:w="3194" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BE51CC" w:rsidRPr="009D3BB7" w:rsidRDefault="00BE51CC" w:rsidP="00266813">
+          <w:p w14:paraId="2503512F" w14:textId="2C9DD918" w:rsidR="00BE51CC" w:rsidRPr="009D3BB7" w:rsidRDefault="00F93E93" w:rsidP="00266813">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D3BB7">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009D3BB7">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009D3BB7">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="009D3BB7">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009D3BB7">
-[...49 lines deleted...]
-            <w:r w:rsidRPr="009D3BB7">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1484" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BE51CC" w:rsidRPr="009D3BB7" w:rsidRDefault="00D249B6" w:rsidP="00266813">
+          <w:p w14:paraId="0B4E487A" w14:textId="77777777" w:rsidR="00BE51CC" w:rsidRPr="009D3BB7" w:rsidRDefault="00D249B6" w:rsidP="00266813">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3BB7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Zivilstand:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BE51CC" w:rsidRPr="009D3BB7" w:rsidRDefault="00D249B6" w:rsidP="00266813">
+          <w:p w14:paraId="553F1FF9" w14:textId="3E9E429D" w:rsidR="00BE51CC" w:rsidRPr="009D3BB7" w:rsidRDefault="00F93E93" w:rsidP="00266813">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -3121,3800 +3008,4214 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006D0626" w:rsidRDefault="006D0626" w:rsidP="003811B9">
-[...6 lines deleted...]
-    <w:p w:rsidR="00221BC1" w:rsidRPr="006D6A32" w:rsidRDefault="00221BC1" w:rsidP="00E75265">
+    <w:p w14:paraId="78BB82AD" w14:textId="77777777" w:rsidR="00EB5BF8" w:rsidRPr="00D53F94" w:rsidRDefault="00EB5BF8" w:rsidP="00EB5BF8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
-        <w:spacing w:before="120"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D6A32">
+    </w:p>
+    <w:p w14:paraId="1F215418" w14:textId="46710437" w:rsidR="00EB5BF8" w:rsidRDefault="00EB5BF8" w:rsidP="00EB5BF8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4536"/>
+        </w:tabs>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Unser</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FA7D6F" w:rsidRPr="006D6A32">
+      </w:pPr>
+      <w:r w:rsidRPr="007C2CB2">
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...95 lines deleted...]
-        <w:t>wie folgt:</w:t>
+        <w:t>Unser Kind besucht die Betreuung im Schuljahr 2026/27 wie folgt:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00221BC1" w:rsidRDefault="00221BC1" w:rsidP="00BE16EE">
+    <w:p w14:paraId="56430589" w14:textId="77777777" w:rsidR="00E64CFF" w:rsidRPr="00E64CFF" w:rsidRDefault="00E64CFF" w:rsidP="00EB5BF8">
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4536"/>
+        </w:tabs>
         <w:rPr>
-          <w:sz w:val="10"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10273" w:type="dxa"/>
+        <w:tblW w:w="10208" w:type="dxa"/>
         <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4395"/>
-        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="4461"/>
+        <w:gridCol w:w="1068"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1275"/>
-        <w:gridCol w:w="1201"/>
+        <w:gridCol w:w="1136"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00956CF7" w:rsidRPr="001A1CC6" w:rsidTr="00AC7234">
+      <w:tr w:rsidR="00EB5BF8" w14:paraId="3C2B38E1" w14:textId="77777777" w:rsidTr="00EB5BF8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4395" w:type="dxa"/>
+            <w:tcW w:w="10208" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00956CF7" w:rsidRPr="001A1CC6" w:rsidRDefault="00956CF7" w:rsidP="00956CF7">
+          <w:p w14:paraId="66ADFF62" w14:textId="6A3A7B77" w:rsidR="00EB5BF8" w:rsidRPr="00D53F94" w:rsidRDefault="00EB5BF8" w:rsidP="00BD5834">
             <w:pPr>
-              <w:spacing w:before="80"/>
+              <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00956CF7">
-[...46 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00D53F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Start der Betreuung, Datum:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D53F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D53F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009D3BB7">
-[...3 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00D53F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009D3BB7">
-[...11 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00D53F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D53F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009D3BB7">
-[...53 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00D53F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D53F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D53F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D53F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D53F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D53F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D3BB7" w:rsidRPr="001A1CC6" w:rsidTr="00AC7234">
+      <w:tr w:rsidR="009D3BB7" w:rsidRPr="00AA4522" w14:paraId="70266025" w14:textId="77777777" w:rsidTr="00EB5BF8">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4395" w:type="dxa"/>
+            <w:tcW w:w="4461" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w:rsidR="009D3BB7" w:rsidRPr="001A1CC6" w:rsidRDefault="009D3BB7" w:rsidP="00BE16EE">
+          <w:p w14:paraId="2D2B25EC" w14:textId="77777777" w:rsidR="009D3BB7" w:rsidRPr="00AA4522" w:rsidRDefault="009D3BB7" w:rsidP="00BE16EE">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A1CC6">
+            <w:r w:rsidRPr="00AA4522">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Jeweils</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1068" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B5A934B" w14:textId="77777777" w:rsidR="009D3BB7" w:rsidRPr="00AA4522" w:rsidRDefault="009D3BB7" w:rsidP="00BE16EE">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Montag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w:rsidR="009D3BB7" w:rsidRPr="001A1CC6" w:rsidRDefault="009D3BB7" w:rsidP="00BE16EE">
+          <w:p w14:paraId="0CD185CE" w14:textId="77777777" w:rsidR="009D3BB7" w:rsidRPr="00AA4522" w:rsidRDefault="009D3BB7" w:rsidP="00BE16EE">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A1CC6">
-[...8 lines deleted...]
-              <w:t>Montag</w:t>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Dienstag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w:rsidR="009D3BB7" w:rsidRPr="001A1CC6" w:rsidRDefault="009D3BB7" w:rsidP="00BE16EE">
+          <w:p w14:paraId="5D06F67E" w14:textId="77777777" w:rsidR="009D3BB7" w:rsidRPr="00AA4522" w:rsidRDefault="009D3BB7" w:rsidP="00BE16EE">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A1CC6">
-[...37 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Mittwoch</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w:rsidR="009D3BB7" w:rsidRPr="001A1CC6" w:rsidRDefault="009D3BB7" w:rsidP="00BE16EE">
+          <w:p w14:paraId="6F2B24A0" w14:textId="77777777" w:rsidR="009D3BB7" w:rsidRPr="00AA4522" w:rsidRDefault="009D3BB7" w:rsidP="00BE16EE">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A1CC6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Donnerstag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w:rsidR="009D3BB7" w:rsidRPr="001A1CC6" w:rsidRDefault="009D3BB7" w:rsidP="00BE16EE">
+          <w:p w14:paraId="6528FAB2" w14:textId="77777777" w:rsidR="009D3BB7" w:rsidRPr="00AA4522" w:rsidRDefault="009D3BB7" w:rsidP="00BE16EE">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A1CC6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Freitag</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D3BB7" w:rsidRPr="009D3BB7" w:rsidTr="00AC7234">
+      <w:tr w:rsidR="009D3BB7" w:rsidRPr="00AA4522" w14:paraId="69B1D4EE" w14:textId="77777777" w:rsidTr="00EB5BF8">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4395" w:type="dxa"/>
+            <w:tcW w:w="4461" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009D3BB7" w:rsidRPr="009D3BB7" w:rsidRDefault="009D3BB7" w:rsidP="00BE16EE">
+          <w:p w14:paraId="0B435159" w14:textId="77777777" w:rsidR="009D3BB7" w:rsidRPr="00AA4522" w:rsidRDefault="009D3BB7" w:rsidP="00BE16EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D3BB7">
+            <w:r w:rsidRPr="00AA4522">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Modul A: Morgentisch mit Frühstück</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009D3BB7" w:rsidRPr="009D3BB7" w:rsidRDefault="009D3BB7" w:rsidP="00D8140A">
+          <w:p w14:paraId="30947802" w14:textId="5AB80CB5" w:rsidR="009D3BB7" w:rsidRPr="00AA4522" w:rsidRDefault="009D3BB7" w:rsidP="00D8140A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D3BB7">
+            <w:r w:rsidRPr="00AA4522">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">06.45 Uhr - 08.10 Uhr </w:t>
             </w:r>
-            <w:r w:rsidR="00D876DC">
+            <w:r w:rsidR="0060629D" w:rsidRPr="00AA4522">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00D8140A" w:rsidRPr="00D8140A">
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mind. </w:t>
+            </w:r>
+            <w:r w:rsidR="00D9709F" w:rsidRPr="00AA4522">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>sechs</w:t>
+            </w:r>
+            <w:r w:rsidR="00D8140A" w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Kinder erforderlich</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1068" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009D3BB7" w:rsidRPr="009D3BB7" w:rsidRDefault="009D3BB7" w:rsidP="00BE16EE">
+          <w:p w14:paraId="4ACCB2CD" w14:textId="77777777" w:rsidR="009D3BB7" w:rsidRPr="00AA4522" w:rsidRDefault="009D3BB7" w:rsidP="00BE16EE">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D3BB7">
-[...2633 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00597FF9">
-[...3 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00792EC3">
-[...11 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00597FF9">
-[...3 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29F446A7" w14:textId="77777777" w:rsidR="009D3BB7" w:rsidRPr="00AA4522" w:rsidRDefault="009D3BB7" w:rsidP="00BE16EE">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Kontrollkästchen1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B4748E4" w14:textId="77777777" w:rsidR="009D3BB7" w:rsidRPr="00AA4522" w:rsidRDefault="009D3BB7" w:rsidP="00BE16EE">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Kontrollkästchen1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18C40C9A" w14:textId="77777777" w:rsidR="009D3BB7" w:rsidRPr="00AA4522" w:rsidRDefault="009D3BB7" w:rsidP="00BE16EE">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Kontrollkästchen1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34242525" w14:textId="77777777" w:rsidR="009D3BB7" w:rsidRPr="00AA4522" w:rsidRDefault="009D3BB7" w:rsidP="00BE16EE">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Kontrollkästchen1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00946E11" w:rsidRPr="008E4EE3" w:rsidTr="00946E11">
+      <w:tr w:rsidR="009D3BB7" w:rsidRPr="00AA4522" w14:paraId="742F1F57" w14:textId="77777777" w:rsidTr="00EB5BF8">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9423" w:type="dxa"/>
+            <w:tcW w:w="4461" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00946E11" w:rsidRPr="00597FF9" w:rsidRDefault="00946E11" w:rsidP="00F50A0F">
+          <w:p w14:paraId="66429C27" w14:textId="77777777" w:rsidR="009D3BB7" w:rsidRPr="00AA4522" w:rsidRDefault="009D3BB7" w:rsidP="00BE16EE">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="de-DE"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597FF9">
-[...33 lines deleted...]
-              <w:t xml:space="preserve"> den aktuellen Lohnausweis ein. Als Basis für die Berechnung der Subventionen sind 60% des Bruttojahreslohns gemäss Lohnausweis massgebend.</w:t>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Modul B: Nur Mittagstisch</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="246D8160" w14:textId="77777777" w:rsidR="009D3BB7" w:rsidRPr="00AA4522" w:rsidRDefault="009D3BB7" w:rsidP="00BA28FE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>11.50 Uhr bis 13.30 Uhr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="1068" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1809075C" w14:textId="77777777" w:rsidR="009D3BB7" w:rsidRPr="00AA4522" w:rsidRDefault="009D3BB7" w:rsidP="00BE16EE">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Kontrollkästchen1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D6C12D7" w14:textId="77777777" w:rsidR="009D3BB7" w:rsidRPr="00AA4522" w:rsidRDefault="009D3BB7" w:rsidP="00BE16EE">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Kontrollkästchen1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="261B8159" w14:textId="77777777" w:rsidR="009D3BB7" w:rsidRPr="00AA4522" w:rsidRDefault="009D3BB7" w:rsidP="00BE16EE">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Kontrollkästchen1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="083DF280" w14:textId="77777777" w:rsidR="009D3BB7" w:rsidRPr="00AA4522" w:rsidRDefault="009D3BB7" w:rsidP="00BE16EE">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Kontrollkästchen1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00946E11" w:rsidRPr="009D3BB7" w:rsidRDefault="00946E11" w:rsidP="00F50A0F">
+          <w:p w14:paraId="4B8CD0B2" w14:textId="77777777" w:rsidR="009D3BB7" w:rsidRPr="00AA4522" w:rsidRDefault="009D3BB7" w:rsidP="00BE16EE">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="100" w:after="100"/>
               <w:ind w:left="57" w:right="57"/>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="de-DE"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Kontrollkästchen1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D3BB7" w:rsidRPr="00AA4522" w14:paraId="33025ADF" w14:textId="77777777" w:rsidTr="00EB5BF8">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4461" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="761E4441" w14:textId="7B9C01B4" w:rsidR="009D3BB7" w:rsidRPr="00AA4522" w:rsidRDefault="009D3BB7" w:rsidP="00E35001">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Modul C:</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA28FE" w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Mittagstisch und Nachmittagsbetreuung</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 11.50 Uhr bis 18.00 Uhr</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1068" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="022D6C0D" w14:textId="77777777" w:rsidR="009D3BB7" w:rsidRPr="00AA4522" w:rsidRDefault="009D3BB7" w:rsidP="00BE16EE">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Kontrollkästchen1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2396DAB5" w14:textId="77777777" w:rsidR="009D3BB7" w:rsidRPr="00AA4522" w:rsidRDefault="009D3BB7" w:rsidP="00BE16EE">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Kontrollkästchen1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D511D22" w14:textId="77777777" w:rsidR="009D3BB7" w:rsidRPr="00AA4522" w:rsidRDefault="009D3BB7" w:rsidP="00BE16EE">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Kontrollkästchen1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5BD787DA" w14:textId="77777777" w:rsidR="009D3BB7" w:rsidRPr="00AA4522" w:rsidRDefault="009D3BB7" w:rsidP="00BE16EE">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Kontrollkästchen1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7683A29D" w14:textId="77777777" w:rsidR="009D3BB7" w:rsidRPr="00AA4522" w:rsidRDefault="009D3BB7" w:rsidP="00BE16EE">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Kontrollkästchen1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00103333" w:rsidRPr="00AA4522" w14:paraId="53B51A71" w14:textId="77777777" w:rsidTr="00EB5BF8">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4461" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="015E20BF" w14:textId="77777777" w:rsidR="00103333" w:rsidRPr="009D3BB7" w:rsidRDefault="00103333" w:rsidP="00103333">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3BB7">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Modul D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D3BB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Mittagstisch und Nachmittagsbetreuung</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D3BB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nach </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Unterrichts</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D3BB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>schluss</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="424142AD" w14:textId="131AED52" w:rsidR="00103333" w:rsidRPr="00AA4522" w:rsidRDefault="00103333" w:rsidP="00103333">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D3BB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>11.50 Uhr bis 13.30 Uhr und 15.05 Uhr bis 18.00 Uhr</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1068" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5CA7CC4D" w14:textId="060022E8" w:rsidR="00103333" w:rsidRPr="00AA4522" w:rsidRDefault="00103333" w:rsidP="00103333">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Kontrollkästchen1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C557D91" w14:textId="4E47C3BF" w:rsidR="00103333" w:rsidRPr="00AA4522" w:rsidRDefault="00103333" w:rsidP="00103333">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Kontrollkästchen1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66BEE41D" w14:textId="3FA61B20" w:rsidR="00103333" w:rsidRPr="00AA4522" w:rsidRDefault="00103333" w:rsidP="00103333">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>--</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44420E77" w14:textId="78D22051" w:rsidR="00103333" w:rsidRPr="00AA4522" w:rsidRDefault="00103333" w:rsidP="00103333">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Kontrollkästchen1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3531D495" w14:textId="302EABE1" w:rsidR="00103333" w:rsidRPr="00AA4522" w:rsidRDefault="00103333" w:rsidP="00103333">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Kontrollkästchen1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00103333" w:rsidRPr="00AA4522" w14:paraId="621C0AD6" w14:textId="77777777" w:rsidTr="00EB5BF8">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4461" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="075E28B8" w14:textId="77777777" w:rsidR="00103333" w:rsidRPr="009D3BB7" w:rsidRDefault="00103333" w:rsidP="00103333">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D3BB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Modul D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D3BB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Mittagstisch und Nachmittagsbetreuung</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D3BB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nach </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Unterrichts</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D3BB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>schluss</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="270539AA" w14:textId="424CC614" w:rsidR="00103333" w:rsidRDefault="00103333" w:rsidP="00103333">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D3BB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>11.50 Uhr bis 13.30 Uhr und 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D3BB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D3BB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Uhr bis 18.00 Uhr</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1068" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E81E469" w14:textId="54E5C74E" w:rsidR="00103333" w:rsidRPr="00AA4522" w:rsidRDefault="00103333" w:rsidP="00103333">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Kontrollkästchen1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="282445B8" w14:textId="0E1BEFB4" w:rsidR="00103333" w:rsidRPr="00AA4522" w:rsidRDefault="00103333" w:rsidP="00103333">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Kontrollkästchen1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="129378D1" w14:textId="07882889" w:rsidR="00103333" w:rsidRPr="00AA4522" w:rsidRDefault="00D62322" w:rsidP="00103333">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>--</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E8E9CA7" w14:textId="761687E4" w:rsidR="00103333" w:rsidRPr="00AA4522" w:rsidRDefault="00103333" w:rsidP="00103333">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Kontrollkästchen1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="001C8B63" w14:textId="5968282B" w:rsidR="00103333" w:rsidRPr="00AA4522" w:rsidRDefault="00103333" w:rsidP="00103333">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Kontrollkästchen1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="49D2E484" w14:textId="77777777" w:rsidR="009B51BE" w:rsidRPr="00D53F94" w:rsidRDefault="009B51BE" w:rsidP="001A1CC6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6374FA41" w14:textId="77777777" w:rsidR="007C2CB2" w:rsidRDefault="007C2CB2" w:rsidP="007C2CB2">
+      <w:pPr>
+        <w:ind w:left="-142" w:firstLine="142"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00061BDC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Tarifberechnung:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="743A70A0" w14:textId="77777777" w:rsidR="00D53F94" w:rsidRPr="00D53F94" w:rsidRDefault="00D53F94" w:rsidP="007C2CB2">
+      <w:pPr>
+        <w:ind w:left="-142" w:firstLine="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10208" w:type="dxa"/>
+        <w:tblInd w:w="70" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9564"/>
+        <w:gridCol w:w="644"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D53F94" w14:paraId="0CCF3969" w14:textId="77777777" w:rsidTr="00D53F94">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9564" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6DBC3AD6" w14:textId="5D55A88C" w:rsidR="00D53F94" w:rsidRDefault="00D53F94" w:rsidP="00775399">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E86E6D">
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Wir verzichten auf Subventionen und bezahlen den Maximaltarif.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="644" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="692A0A04" w14:textId="37D16C89" w:rsidR="00D53F94" w:rsidRDefault="00D53F94" w:rsidP="00D53F94">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Kontrollkästchen1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D53F94" w14:paraId="2E853C8B" w14:textId="77777777" w:rsidTr="00D53F94">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9564" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52C53C6E" w14:textId="5E9905C9" w:rsidR="00D53F94" w:rsidRPr="00E86E6D" w:rsidRDefault="00D53F94" w:rsidP="00775399">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wir machen Gebrauch von Subventionen und </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E90352">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">reichen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E90352">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mit dieser </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Anmeldung</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">die letzte Schlussrechnung </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(2024 oder 2025) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>des Gemeindesteueramts Wädenswil ein</w:t>
+            </w:r>
+            <w:r w:rsidR="00897F36">
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="644" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73AC27F1" w14:textId="3F81BB63" w:rsidR="00D53F94" w:rsidRPr="00AA4522" w:rsidRDefault="00D53F94" w:rsidP="00D53F94">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Kontrollkästchen1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D53F94" w14:paraId="1F5CC2A4" w14:textId="77777777" w:rsidTr="00D53F94">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9564" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F685D2C" w14:textId="4E8FD971" w:rsidR="00D53F94" w:rsidRPr="00AA4522" w:rsidRDefault="00D53F94" w:rsidP="00775399">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wir unterstehen der Quellsteuer und </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E90352">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">reichen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E90352">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mit dieser </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Anmeldung</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">den aktuellen Lohnausweis ein. Als Basis für die Berechnung der Subventionen sind 60% des Bruttojahreslohns </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>gemäss</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lohnausweis </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>massgebend</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="644" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71CB4D2E" w14:textId="4F8C32B4" w:rsidR="00D53F94" w:rsidRPr="00AA4522" w:rsidRDefault="00D53F94" w:rsidP="00D53F94">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:ind w:left="57" w:right="57"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009D3BB7">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00792EC3">
-[...15 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009D3BB7">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00FA02C8" w:rsidRDefault="00FA02C8" w:rsidP="00FA02C8">
+    <w:p w14:paraId="25CA1702" w14:textId="77777777" w:rsidR="00D53F94" w:rsidRPr="00D53F94" w:rsidRDefault="00D53F94" w:rsidP="00D53F94">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FA02C8" w:rsidRDefault="00FA02C8" w:rsidP="00FA02C8">
+    <w:p w14:paraId="0E4F41F1" w14:textId="77777777" w:rsidR="007C2CB2" w:rsidRDefault="007C2CB2" w:rsidP="007C2CB2">
       <w:pPr>
+        <w:ind w:left="-142" w:firstLine="142"/>
         <w:rPr>
-          <w:sz w:val="10"/>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="0003226B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Rechnungs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>- und Korrespondenzadresse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0003226B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00FA02C8" w:rsidRDefault="00FA02C8" w:rsidP="00FA02C8">
+    <w:p w14:paraId="0DB99A8E" w14:textId="77777777" w:rsidR="00D53F94" w:rsidRPr="00D53F94" w:rsidRDefault="00D53F94" w:rsidP="007C2CB2">
       <w:pPr>
+        <w:ind w:left="-142" w:firstLine="142"/>
         <w:rPr>
-          <w:sz w:val="10"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10273" w:type="dxa"/>
+        <w:tblW w:w="10208" w:type="dxa"/>
         <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
+        <w:gridCol w:w="10208"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D53F94" w14:paraId="00F145CB" w14:textId="77777777" w:rsidTr="00D53F94">
+        <w:trPr>
+          <w:trHeight w:val="699"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10208" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D5FD814" w14:textId="3FB9670C" w:rsidR="00D53F94" w:rsidRPr="00740FB1" w:rsidRDefault="00D53F94" w:rsidP="00D53F94">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:right="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>und Adresse</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="68689539" w14:textId="77777777" w:rsidR="00E86E6D" w:rsidRDefault="00E86E6D" w:rsidP="007C2CB2">
+      <w:pPr>
+        <w:ind w:left="-142" w:firstLine="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10208" w:type="dxa"/>
+        <w:tblInd w:w="70" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
         <w:gridCol w:w="492"/>
-        <w:gridCol w:w="9781"/>
+        <w:gridCol w:w="9716"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E14E52" w:rsidTr="00AC7234">
+      <w:tr w:rsidR="00D53F94" w14:paraId="6F8BFD48" w14:textId="77777777" w:rsidTr="00D53F94">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="492" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E14E52" w:rsidRPr="00740FB1" w:rsidRDefault="00E14E52" w:rsidP="00266813">
+          <w:p w14:paraId="41624458" w14:textId="7F6987A8" w:rsidR="00D53F94" w:rsidRPr="00AA4522" w:rsidRDefault="00D53F94" w:rsidP="00775399">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="100" w:after="100"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D3BB7">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009D3BB7">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00792EC3">
-[...15 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="006D4AB2">
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009D3BB7">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9781" w:type="dxa"/>
+            <w:tcW w:w="9716" w:type="dxa"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E14E52" w:rsidRPr="00740FB1" w:rsidRDefault="00E14E52" w:rsidP="00736F33">
+          <w:p w14:paraId="71E4BF4E" w14:textId="097C75F2" w:rsidR="00D53F94" w:rsidRPr="00AA4522" w:rsidRDefault="00D53F94" w:rsidP="00D53F94">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="100" w:after="100"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E2593">
-[...69 lines deleted...]
-              <w:t xml:space="preserve"> Anmeldung stimmen wir der kostenpflichtigen und verbindlichen Betreuung zu.</w:t>
+            <w:r w:rsidRPr="00FD33B4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Ich bestätige</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA69B5">
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, dass </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>ich</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA69B5">
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> diese Fragen wahrheitsgetreu beantwortet habe und akzeptiere das Reglement über die schulergänzende Betreuung der Primarschule Wädenswil. Mit dieser </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Anmeldung</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA69B5">
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> stimme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ich</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA69B5">
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> der kostenpflichtigen und verbindlichen Betreuung zu.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00520085" w:rsidRDefault="00520085" w:rsidP="003811B9">
+    <w:p w14:paraId="69C6AAEA" w14:textId="77777777" w:rsidR="00D53F94" w:rsidRDefault="00D53F94" w:rsidP="007C2CB2">
       <w:pPr>
+        <w:ind w:left="-142" w:firstLine="142"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
           <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3352C80B" w14:textId="1CEBB2A6" w:rsidR="007C2CB2" w:rsidRPr="00D53F94" w:rsidRDefault="007C2CB2" w:rsidP="007C2CB2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="left" w:leader="underscore" w:pos="9072"/>
+          <w:tab w:val="left" w:leader="underscore" w:pos="9637"/>
+        </w:tabs>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D53F94">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bitte achten Sie auf Vollständigkeit der geforderten Angaben ansonsten kann die </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB5BF8" w:rsidRPr="00D53F94">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anmeldung </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53F94">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>nicht akzeptiert werden. Ohne Angabe zur Tarifberechnung und Einreichung der benötigten Schlussrechnung beziehungsweise Lohnausweis wird der Maximaltarif verrechnet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D53F94">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D60D387" w14:textId="77777777" w:rsidR="00D53F94" w:rsidRPr="00D53F94" w:rsidRDefault="00D53F94" w:rsidP="007C2CB2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="left" w:leader="underscore" w:pos="9072"/>
+          <w:tab w:val="left" w:leader="underscore" w:pos="9637"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10273" w:type="dxa"/>
+        <w:tblW w:w="10208" w:type="dxa"/>
         <w:tblInd w:w="70" w:type="dxa"/>
-        <w:tblBorders>
-[...5 lines deleted...]
-        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5454"/>
-        <w:gridCol w:w="4819"/>
+        <w:gridCol w:w="4461"/>
+        <w:gridCol w:w="5747"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003C120B" w:rsidRPr="001A1CC6" w:rsidTr="00AC7234">
+      <w:tr w:rsidR="00D53F94" w14:paraId="52831C7E" w14:textId="77777777" w:rsidTr="00D53F94">
+        <w:trPr>
+          <w:trHeight w:val="518"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10273" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="4461" w:type="dxa"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003C120B" w:rsidRPr="001A1CC6" w:rsidRDefault="003C120B" w:rsidP="00F356A7">
+          <w:p w14:paraId="2481BF87" w14:textId="3E86CD71" w:rsidR="00D53F94" w:rsidRPr="00AA4522" w:rsidRDefault="00D53F94" w:rsidP="00775399">
             <w:pPr>
               <w:spacing w:before="100" w:after="100"/>
               <w:ind w:left="57" w:right="57"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Name in Blockschrift: </w:t>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ort, Datum: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="209D6D9E" w14:textId="69476038" w:rsidR="00D53F94" w:rsidRPr="00AA4522" w:rsidRDefault="00D53F94" w:rsidP="00D53F94">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:ind w:right="57"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA4522">
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unterschrift: </w:t>
             </w:r>
             <w:r w:rsidRPr="00F96200">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F96200">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -6971,631 +7272,406 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F96200">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F96200">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00520085" w:rsidRPr="001A1CC6" w:rsidTr="00C45ABF">
-[...267 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00520085" w:rsidRDefault="00520085" w:rsidP="003811B9">
-[...13 lines deleted...]
-    <w:p w:rsidR="00DE1288" w:rsidRPr="00FA02C8" w:rsidRDefault="00DE1288" w:rsidP="00DE1288">
+    <w:p w14:paraId="280B4B1D" w14:textId="77777777" w:rsidR="00B91636" w:rsidRPr="000A3C9A" w:rsidRDefault="00B91636" w:rsidP="007C2CB2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9072"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9637"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA02C8">
+    </w:p>
+    <w:p w14:paraId="10CF55B3" w14:textId="0E228D72" w:rsidR="009B51BE" w:rsidRPr="00420351" w:rsidRDefault="007C2CB2" w:rsidP="007C2CB2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C449A">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Einreichung an: </w:t>
+        <w:t>Einreichung</w:t>
+      </w:r>
+      <w:r w:rsidR="00897F36">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C449A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900164">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00CE53D6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>primarschule@waedenswil.ch</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00900164">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Primarschule, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00900164">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Eintrachtstrasse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00900164">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 24, 8820 Wädenswil</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00253C64" w:rsidRPr="00E13495" w:rsidRDefault="005C363E" w:rsidP="00FA02C8">
-[...30 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+    <w:sectPr w:rsidR="009B51BE" w:rsidRPr="00420351" w:rsidSect="00CE6AC2">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="284" w:left="1134" w:header="720" w:footer="264" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="709" w:left="720" w:header="720" w:footer="264" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E76B57" w:rsidRDefault="00E76B57">
+    <w:p w14:paraId="7D34F87B" w14:textId="77777777" w:rsidR="00E76B57" w:rsidRDefault="00E76B57">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E76B57" w:rsidRDefault="00E76B57">
+    <w:p w14:paraId="12ECD502" w14:textId="77777777" w:rsidR="00E76B57" w:rsidRDefault="00E76B57">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helv">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00592E31" w:rsidRPr="00D249B6" w:rsidRDefault="00A41C51">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1EB0D1C8" w14:textId="57549A2B" w:rsidR="00592E31" w:rsidRPr="00D249B6" w:rsidRDefault="002C3023" w:rsidP="002C3023">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="center" w:pos="4962"/>
+        <w:tab w:val="left" w:pos="9498"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
-      <w:t>1</w:t>
-[...8 lines deleted...]
-      <w:t>4.05</w:t>
+      <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
-      <w:t>.2025</w:t>
+      <w:tab/>
+      <w:t>20</w:t>
+    </w:r>
+    <w:r w:rsidR="007C2CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+        <w:lang w:val="de-CH"/>
+      </w:rPr>
+      <w:t>.05</w:t>
+    </w:r>
+    <w:r w:rsidR="0084504A">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+        <w:lang w:val="de-CH"/>
+      </w:rPr>
+      <w:t>.2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E76B57" w:rsidRDefault="00E76B57">
+    <w:p w14:paraId="24BEEC7B" w14:textId="77777777" w:rsidR="00E76B57" w:rsidRDefault="00E76B57">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E76B57" w:rsidRDefault="00E76B57">
+    <w:p w14:paraId="783B096C" w14:textId="77777777" w:rsidR="00E76B57" w:rsidRDefault="00E76B57">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00592E31" w:rsidRDefault="00592E31">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7F6EBDA0" w14:textId="77777777" w:rsidR="00592E31" w:rsidRDefault="00592E31">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00592E31" w:rsidRDefault="00592E31">
+  <w:p w14:paraId="566D9B16" w14:textId="77777777" w:rsidR="00592E31" w:rsidRDefault="00592E31">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00592E31" w:rsidRDefault="00592E31">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="40EC2DBA" w14:textId="77777777" w:rsidR="00592E31" w:rsidRDefault="00592E31">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00592E31" w:rsidRDefault="00592E31">
+  <w:p w14:paraId="3FA2FFD4" w14:textId="77777777" w:rsidR="00592E31" w:rsidRDefault="00592E31">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00592E31" w:rsidRDefault="003F657B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2695F16F" w14:textId="77777777" w:rsidR="00592E31" w:rsidRDefault="003F657B">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39F06976" wp14:editId="435C675A">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="column">
-            <wp:posOffset>4370705</wp:posOffset>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-338455</wp:posOffset>
+            <wp:posOffset>-300355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2068195" cy="628015"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:effectExtent l="0" t="0" r="8255" b="635"/>
           <wp:wrapNone/>
-          <wp:docPr id="6" name="oo_1759878203"/>
+          <wp:docPr id="4" name="oo_1759878203"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="oo_1759878203"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
@@ -7613,51 +7689,51 @@
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00592E31">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00592E31">
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0AD77A81"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0407000F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="118840DF"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="35242F5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -7800,412 +7876,474 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0807001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="456291035">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="541553094">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="2073112861">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="704990263">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="77214282">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="948583798">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="138"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:printFractionalCharacterWidth/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="142"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="50177" fill="f" fillcolor="window" stroke="f">
+    <o:shapedefaults v:ext="edit" spidmax="70657" fill="f" fillcolor="window" stroke="f">
       <v:fill color="window" on="f"/>
       <v:stroke on="f"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D77321"/>
     <w:rsid w:val="00012B71"/>
     <w:rsid w:val="00017B00"/>
+    <w:rsid w:val="00024A94"/>
+    <w:rsid w:val="00031DCF"/>
+    <w:rsid w:val="00041A33"/>
     <w:rsid w:val="00043FFD"/>
     <w:rsid w:val="000526AE"/>
     <w:rsid w:val="00067F23"/>
     <w:rsid w:val="00071ABF"/>
     <w:rsid w:val="00073BA0"/>
     <w:rsid w:val="00073C9B"/>
     <w:rsid w:val="00076A3E"/>
     <w:rsid w:val="00085B67"/>
     <w:rsid w:val="00091E9C"/>
-    <w:rsid w:val="00092715"/>
+    <w:rsid w:val="000A4354"/>
+    <w:rsid w:val="000A6BB7"/>
     <w:rsid w:val="000B7849"/>
     <w:rsid w:val="000B7B68"/>
     <w:rsid w:val="000C4460"/>
+    <w:rsid w:val="000F1715"/>
+    <w:rsid w:val="00103333"/>
     <w:rsid w:val="0012123E"/>
     <w:rsid w:val="00123331"/>
     <w:rsid w:val="0012629D"/>
     <w:rsid w:val="00133D1E"/>
+    <w:rsid w:val="0013504B"/>
     <w:rsid w:val="001471A9"/>
     <w:rsid w:val="00181474"/>
     <w:rsid w:val="001A1CC6"/>
     <w:rsid w:val="001B1BC1"/>
     <w:rsid w:val="001B5A3F"/>
     <w:rsid w:val="001B70D8"/>
-    <w:rsid w:val="001C3258"/>
+    <w:rsid w:val="001C3C9E"/>
     <w:rsid w:val="001C6057"/>
+    <w:rsid w:val="001E04C3"/>
     <w:rsid w:val="001F2845"/>
+    <w:rsid w:val="001F3ADC"/>
     <w:rsid w:val="0020427E"/>
     <w:rsid w:val="00204546"/>
+    <w:rsid w:val="0020566A"/>
     <w:rsid w:val="00211FDC"/>
     <w:rsid w:val="0021269E"/>
-    <w:rsid w:val="0021677D"/>
     <w:rsid w:val="002206FA"/>
     <w:rsid w:val="002208E9"/>
     <w:rsid w:val="00221BC1"/>
     <w:rsid w:val="00224492"/>
     <w:rsid w:val="00226090"/>
     <w:rsid w:val="002313EE"/>
     <w:rsid w:val="00231F87"/>
     <w:rsid w:val="00234FAA"/>
     <w:rsid w:val="00253C64"/>
     <w:rsid w:val="0026318E"/>
     <w:rsid w:val="00266813"/>
     <w:rsid w:val="00273CF8"/>
+    <w:rsid w:val="00285EF2"/>
     <w:rsid w:val="00286830"/>
     <w:rsid w:val="002A3692"/>
     <w:rsid w:val="002A7532"/>
+    <w:rsid w:val="002C3023"/>
     <w:rsid w:val="002D14B5"/>
     <w:rsid w:val="002D286F"/>
     <w:rsid w:val="002D428C"/>
+    <w:rsid w:val="002F6FFB"/>
     <w:rsid w:val="00311384"/>
     <w:rsid w:val="00317E7E"/>
     <w:rsid w:val="0033084C"/>
     <w:rsid w:val="003355BC"/>
     <w:rsid w:val="00336BA1"/>
     <w:rsid w:val="003442E4"/>
     <w:rsid w:val="00345435"/>
     <w:rsid w:val="0034616E"/>
     <w:rsid w:val="00360AF9"/>
     <w:rsid w:val="00380D50"/>
     <w:rsid w:val="003811B9"/>
     <w:rsid w:val="00393074"/>
     <w:rsid w:val="003A65A2"/>
     <w:rsid w:val="003B1FD4"/>
     <w:rsid w:val="003B3CA6"/>
-    <w:rsid w:val="003C120B"/>
+    <w:rsid w:val="003C0432"/>
     <w:rsid w:val="003D0E51"/>
     <w:rsid w:val="003E2048"/>
     <w:rsid w:val="003E7BD8"/>
     <w:rsid w:val="003F0B43"/>
     <w:rsid w:val="003F2F5C"/>
     <w:rsid w:val="003F657B"/>
     <w:rsid w:val="004047F1"/>
+    <w:rsid w:val="00420351"/>
     <w:rsid w:val="0043283E"/>
     <w:rsid w:val="004338C3"/>
     <w:rsid w:val="00434D7D"/>
+    <w:rsid w:val="0044137C"/>
+    <w:rsid w:val="00447E84"/>
+    <w:rsid w:val="004516FB"/>
+    <w:rsid w:val="0045296E"/>
     <w:rsid w:val="00452B10"/>
     <w:rsid w:val="00456F85"/>
     <w:rsid w:val="00457388"/>
     <w:rsid w:val="0046609B"/>
     <w:rsid w:val="00477EB8"/>
     <w:rsid w:val="0048541D"/>
-    <w:rsid w:val="004A7882"/>
+    <w:rsid w:val="00492DD6"/>
+    <w:rsid w:val="004A2BDC"/>
+    <w:rsid w:val="004B74E1"/>
     <w:rsid w:val="004C1246"/>
+    <w:rsid w:val="004C1955"/>
     <w:rsid w:val="004C2CAB"/>
-    <w:rsid w:val="004C3814"/>
+    <w:rsid w:val="004C74FA"/>
+    <w:rsid w:val="004D2BEF"/>
     <w:rsid w:val="004D2C3D"/>
+    <w:rsid w:val="004D2E42"/>
+    <w:rsid w:val="004F1379"/>
     <w:rsid w:val="004F400F"/>
     <w:rsid w:val="005021E9"/>
-    <w:rsid w:val="00520085"/>
+    <w:rsid w:val="00504BD6"/>
     <w:rsid w:val="00554D4F"/>
     <w:rsid w:val="00554DDE"/>
     <w:rsid w:val="00564E11"/>
+    <w:rsid w:val="005863A4"/>
     <w:rsid w:val="00592E31"/>
+    <w:rsid w:val="00597FF9"/>
     <w:rsid w:val="005A0E85"/>
     <w:rsid w:val="005A47EF"/>
-    <w:rsid w:val="005C363E"/>
+    <w:rsid w:val="005A6EF1"/>
     <w:rsid w:val="005C4CA3"/>
     <w:rsid w:val="005D2800"/>
+    <w:rsid w:val="005E1622"/>
     <w:rsid w:val="005E5483"/>
     <w:rsid w:val="005F3458"/>
     <w:rsid w:val="0060057F"/>
     <w:rsid w:val="00603576"/>
+    <w:rsid w:val="0060629D"/>
     <w:rsid w:val="00612386"/>
-    <w:rsid w:val="00621FA5"/>
-    <w:rsid w:val="0063563A"/>
+    <w:rsid w:val="00636124"/>
     <w:rsid w:val="006413B1"/>
+    <w:rsid w:val="00651042"/>
     <w:rsid w:val="0067661A"/>
+    <w:rsid w:val="00676BCC"/>
     <w:rsid w:val="00677253"/>
-    <w:rsid w:val="00677984"/>
     <w:rsid w:val="006851F7"/>
     <w:rsid w:val="00696DFD"/>
+    <w:rsid w:val="00697B8B"/>
     <w:rsid w:val="006A7CDF"/>
     <w:rsid w:val="006D0626"/>
+    <w:rsid w:val="006D4AB2"/>
     <w:rsid w:val="006D6A32"/>
     <w:rsid w:val="006E64FB"/>
+    <w:rsid w:val="006E6782"/>
     <w:rsid w:val="006F7DC3"/>
+    <w:rsid w:val="00701F46"/>
     <w:rsid w:val="00717090"/>
     <w:rsid w:val="00736F33"/>
     <w:rsid w:val="00740FB1"/>
     <w:rsid w:val="00755FB7"/>
     <w:rsid w:val="00760460"/>
+    <w:rsid w:val="007617C2"/>
     <w:rsid w:val="00767BBA"/>
     <w:rsid w:val="00783AE2"/>
     <w:rsid w:val="00786888"/>
-    <w:rsid w:val="00792EC3"/>
+    <w:rsid w:val="007A687F"/>
     <w:rsid w:val="007B1539"/>
     <w:rsid w:val="007B688E"/>
+    <w:rsid w:val="007C2CB2"/>
     <w:rsid w:val="007D3C99"/>
+    <w:rsid w:val="007E29FE"/>
     <w:rsid w:val="007E41F3"/>
     <w:rsid w:val="007E5ABF"/>
     <w:rsid w:val="007E7865"/>
     <w:rsid w:val="007F6942"/>
     <w:rsid w:val="00806437"/>
+    <w:rsid w:val="00810D88"/>
+    <w:rsid w:val="0084504A"/>
     <w:rsid w:val="00847267"/>
     <w:rsid w:val="00854E4F"/>
     <w:rsid w:val="00861352"/>
     <w:rsid w:val="00862D88"/>
     <w:rsid w:val="0086427A"/>
-    <w:rsid w:val="00871BD1"/>
     <w:rsid w:val="008744D7"/>
+    <w:rsid w:val="00874AC2"/>
     <w:rsid w:val="008756AD"/>
+    <w:rsid w:val="0087720E"/>
     <w:rsid w:val="00881274"/>
+    <w:rsid w:val="00883852"/>
+    <w:rsid w:val="00897F36"/>
     <w:rsid w:val="008B0218"/>
     <w:rsid w:val="008B49BF"/>
+    <w:rsid w:val="008B6EFC"/>
+    <w:rsid w:val="008B7C29"/>
     <w:rsid w:val="008C25A0"/>
     <w:rsid w:val="008C7A7F"/>
+    <w:rsid w:val="008E4644"/>
     <w:rsid w:val="008E4EE3"/>
     <w:rsid w:val="00905DC6"/>
+    <w:rsid w:val="009203DE"/>
     <w:rsid w:val="009426DC"/>
-    <w:rsid w:val="00946E11"/>
     <w:rsid w:val="009510A3"/>
-    <w:rsid w:val="00953DBB"/>
     <w:rsid w:val="00956CF7"/>
     <w:rsid w:val="00957944"/>
     <w:rsid w:val="00974F9F"/>
     <w:rsid w:val="00997586"/>
+    <w:rsid w:val="009A3FC2"/>
+    <w:rsid w:val="009A563C"/>
     <w:rsid w:val="009A6B83"/>
     <w:rsid w:val="009B4B78"/>
+    <w:rsid w:val="009B51BE"/>
+    <w:rsid w:val="009B67DF"/>
     <w:rsid w:val="009C7645"/>
     <w:rsid w:val="009D3BB7"/>
     <w:rsid w:val="009E2AEC"/>
     <w:rsid w:val="009E764E"/>
+    <w:rsid w:val="009F0E66"/>
     <w:rsid w:val="009F178E"/>
-    <w:rsid w:val="009F714A"/>
     <w:rsid w:val="00A04FFB"/>
     <w:rsid w:val="00A208BA"/>
     <w:rsid w:val="00A21038"/>
     <w:rsid w:val="00A21F07"/>
-    <w:rsid w:val="00A41C51"/>
     <w:rsid w:val="00A55A32"/>
     <w:rsid w:val="00A56894"/>
     <w:rsid w:val="00A61627"/>
-    <w:rsid w:val="00A63C03"/>
     <w:rsid w:val="00A75262"/>
+    <w:rsid w:val="00A75474"/>
+    <w:rsid w:val="00A85954"/>
+    <w:rsid w:val="00A90512"/>
+    <w:rsid w:val="00AA4522"/>
     <w:rsid w:val="00AA661C"/>
     <w:rsid w:val="00AB4B72"/>
     <w:rsid w:val="00AC324A"/>
     <w:rsid w:val="00AC3CD1"/>
-    <w:rsid w:val="00AC7234"/>
     <w:rsid w:val="00AD76E3"/>
-    <w:rsid w:val="00AF3A6A"/>
+    <w:rsid w:val="00AE2EC9"/>
     <w:rsid w:val="00B05CEB"/>
     <w:rsid w:val="00B05D62"/>
-    <w:rsid w:val="00B119FD"/>
     <w:rsid w:val="00B23537"/>
     <w:rsid w:val="00B27DDA"/>
     <w:rsid w:val="00B35D1A"/>
-    <w:rsid w:val="00B45271"/>
     <w:rsid w:val="00B47764"/>
     <w:rsid w:val="00B57419"/>
     <w:rsid w:val="00B62EF7"/>
     <w:rsid w:val="00B64F87"/>
+    <w:rsid w:val="00B73B23"/>
+    <w:rsid w:val="00B871F8"/>
+    <w:rsid w:val="00B91636"/>
     <w:rsid w:val="00B92E71"/>
     <w:rsid w:val="00BA1245"/>
     <w:rsid w:val="00BA28FE"/>
-    <w:rsid w:val="00BB4B38"/>
     <w:rsid w:val="00BB6839"/>
+    <w:rsid w:val="00BC71CF"/>
+    <w:rsid w:val="00BD1EA7"/>
     <w:rsid w:val="00BE16EE"/>
     <w:rsid w:val="00BE51CC"/>
+    <w:rsid w:val="00BE7459"/>
     <w:rsid w:val="00C007F8"/>
     <w:rsid w:val="00C053FB"/>
     <w:rsid w:val="00C0565B"/>
     <w:rsid w:val="00C150C0"/>
     <w:rsid w:val="00C20E19"/>
     <w:rsid w:val="00C23E0D"/>
     <w:rsid w:val="00C433CF"/>
-    <w:rsid w:val="00C45ABF"/>
-    <w:rsid w:val="00C62F9A"/>
+    <w:rsid w:val="00C60E9D"/>
     <w:rsid w:val="00C74B6B"/>
     <w:rsid w:val="00C76640"/>
     <w:rsid w:val="00C80D0C"/>
+    <w:rsid w:val="00C90D19"/>
     <w:rsid w:val="00C93BF1"/>
     <w:rsid w:val="00C954E8"/>
     <w:rsid w:val="00CC37FA"/>
+    <w:rsid w:val="00CD418E"/>
+    <w:rsid w:val="00CE6AC2"/>
     <w:rsid w:val="00D0163E"/>
     <w:rsid w:val="00D249B6"/>
     <w:rsid w:val="00D33456"/>
     <w:rsid w:val="00D47884"/>
+    <w:rsid w:val="00D53F94"/>
+    <w:rsid w:val="00D57B84"/>
+    <w:rsid w:val="00D62322"/>
     <w:rsid w:val="00D706D6"/>
+    <w:rsid w:val="00D7375A"/>
     <w:rsid w:val="00D77321"/>
     <w:rsid w:val="00D80328"/>
     <w:rsid w:val="00D8140A"/>
-    <w:rsid w:val="00D876DC"/>
     <w:rsid w:val="00D94780"/>
+    <w:rsid w:val="00D9709F"/>
+    <w:rsid w:val="00DA7809"/>
     <w:rsid w:val="00DB46AA"/>
+    <w:rsid w:val="00DD5B81"/>
     <w:rsid w:val="00DD60F5"/>
     <w:rsid w:val="00DD7FF9"/>
-    <w:rsid w:val="00DE1288"/>
     <w:rsid w:val="00E0704A"/>
-    <w:rsid w:val="00E13495"/>
     <w:rsid w:val="00E14E52"/>
-    <w:rsid w:val="00E34479"/>
+    <w:rsid w:val="00E320DF"/>
+    <w:rsid w:val="00E35001"/>
+    <w:rsid w:val="00E64CFF"/>
     <w:rsid w:val="00E6551E"/>
     <w:rsid w:val="00E75265"/>
     <w:rsid w:val="00E76B57"/>
     <w:rsid w:val="00E8675E"/>
+    <w:rsid w:val="00E86E6D"/>
+    <w:rsid w:val="00E90065"/>
+    <w:rsid w:val="00EA45CA"/>
     <w:rsid w:val="00EB4593"/>
+    <w:rsid w:val="00EB5BF8"/>
     <w:rsid w:val="00EE5A7C"/>
     <w:rsid w:val="00EF0F9A"/>
     <w:rsid w:val="00EF1543"/>
     <w:rsid w:val="00F00F57"/>
+    <w:rsid w:val="00F24E85"/>
     <w:rsid w:val="00F3093C"/>
-    <w:rsid w:val="00F413F1"/>
     <w:rsid w:val="00F42ADB"/>
     <w:rsid w:val="00F67C5D"/>
-    <w:rsid w:val="00FA02C8"/>
+    <w:rsid w:val="00F93E93"/>
     <w:rsid w:val="00FA4481"/>
     <w:rsid w:val="00FA7D6F"/>
     <w:rsid w:val="00FB1318"/>
     <w:rsid w:val="00FB2A4B"/>
     <w:rsid w:val="00FC6A26"/>
     <w:rsid w:val="00FD7F53"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="50177" fill="f" fillcolor="window" stroke="f">
+    <o:shapedefaults v:ext="edit" spidmax="70657" fill="f" fillcolor="window" stroke="f">
       <v:fill color="window" on="f"/>
       <v:stroke on="f"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2FB490DD"/>
+  <w14:docId w14:val="77BE3F92"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E8F226AC-CE0A-47A0-81F0-E2504F3D500C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8533,50 +8671,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Helv" w:hAnsi="Helv"/>
       <w:sz w:val="22"/>
       <w:lang w:val="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:kern w:val="28"/>
       <w:sz w:val="28"/>
@@ -8651,118 +8794,119 @@
     <w:rsid w:val="0048541D"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00AC324A"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellenraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00F413F1"/>
+    <w:rsid w:val="00285EF2"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Listenabsatz">
-[...8 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="NichtaufgelsteErwhnung">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D7375A"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="303393402">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1661233417">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:primarschule@waedenswil.ch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -8995,81 +9139,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4DC31A0-C9D9-4CD3-8D73-0E653FDBB2E1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A1BA314-B47B-42CF-824D-D069E823C0FD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>390</Words>
-  <Characters>2457</Characters>
+  <Words>422</Words>
+  <Characters>2662</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>22</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Anmeldung für den Jugendhort</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Stadt Wädenswil</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2842</CharactersWithSpaces>
+  <CharactersWithSpaces>3078</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Anmeldung für den Jugendhort</dc:title>
   <dc:subject/>
   <dc:creator>meta.schaerer</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>